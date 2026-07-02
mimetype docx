--- v0 (2026-05-18)
+++ v1 (2026-07-02)
@@ -4,51 +4,51 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0BC0B003" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRPr="00A01ADF" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="A5A5A5" w:themeColor="accent3"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A01ADF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27A8509D" wp14:editId="7F295EE3">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
@@ -98,50 +98,51 @@
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00A01ADF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">Prairie Soccer Club </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:alias w:val="Vertical line seperator:"/>
           <w:tag w:val="Vertical line seperator:"/>
           <w:id w:val="1874568466"/>
           <w:placeholder>
             <w:docPart w:val="EBC2BF206D6C0D4AB4EC83DC702097A6"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="00A01ADF">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>|</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="SubtleReference"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:alias w:val="Minutes:"/>
@@ -214,170 +215,167 @@
         </w:rPr>
         <w:t xml:space="preserve">PO Box 1901 Yelm Washington 98597 – </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidRPr="00EB5A87">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>www.yelmpsc.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611C0D19" w14:textId="2037454C" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+    <w:p w14:paraId="611C0D19" w14:textId="6140BE31" w:rsidR="00484DD9" w:rsidRPr="00E87B32" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000970BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000970BF">
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r w:rsidR="001D1048">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>Date:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001D1048">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B24B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00811779">
+        <w:t>___</w:t>
+      </w:r>
+      <w:r w:rsidR="006D79BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="009A6AB0">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>12 APR</w:t>
+      </w:r>
+      <w:r w:rsidR="00C429D4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00652C18">
+      <w:r w:rsidR="00ED57F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00811779">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26     </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> Meeting:</w:t>
+      </w:r>
+      <w:r w:rsidR="00166DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>, 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC698E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B24B6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00934C96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Meeting:</w:t>
+        <w:t>:00</w:t>
       </w:r>
       <w:r w:rsidR="00166DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00652C18">
+        <w:t>PM</w:t>
+      </w:r>
+      <w:r w:rsidR="00934C96">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00934C96">
+        <w:t xml:space="preserve"> Virtua</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD182B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t>:00</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> Virtual</w:t>
+        <w:t>l</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C2F66FB" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRPr="00277335" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
       <w:pPr>
         <w:pStyle w:val="Textbody"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10026" w:type="dxa"/>
         <w:tblInd w:w="72" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3366"/>
         <w:gridCol w:w="3378"/>
         <w:gridCol w:w="3282"/>
       </w:tblGrid>
       <w:tr w:rsidR="00484DD9" w14:paraId="67548A94" w14:textId="77777777" w:rsidTr="00DD7E24">
         <w:trPr>
           <w:trHeight w:val="4157"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -515,974 +513,905 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Facilitator           </w:t>
             </w:r>
             <w:r w:rsidR="00A26BFC">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Michael Brackett</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="51F666C7" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="74D1BA47" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRPr="00277335" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
+          <w:p w14:paraId="74D1BA47" w14:textId="642646A4" w:rsidR="00484DD9" w:rsidRPr="00277335" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Note Taker           </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="009B24B6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ginger Frisk</w:t>
+              <w:t>Kristen Bell</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2CE43BC4" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4AD59F5A" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRPr="00277335" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
+          <w:p w14:paraId="4AD59F5A" w14:textId="752730D4" w:rsidR="00484DD9" w:rsidRPr="00277335" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Time Keeper         </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="009B24B6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ginger Frisk</w:t>
+              <w:t>Kristen Bell</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3378" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="004F0EAD" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002A59FF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Attendees Present Indicated with: X</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73F2A131" w14:textId="71C4653B" w:rsidR="00484DD9" w:rsidRDefault="00041A9E" w:rsidP="00DD7E24">
+          <w:p w14:paraId="73F2A131" w14:textId="2E55DF34" w:rsidR="00484DD9" w:rsidRDefault="000A7E77" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Check1"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidR="00484DD9" w:rsidRPr="00BC698E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>President:</w:t>
             </w:r>
             <w:r w:rsidR="00484DD9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A26BFC">
               <w:t>Michael Brackett</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E1EC44C" w14:textId="22C63C06" w:rsidR="00484DD9" w:rsidRPr="00934C96" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
+          <w:p w14:paraId="3E1EC44C" w14:textId="51B3F7D7" w:rsidR="00484DD9" w:rsidRPr="00934C96" w:rsidRDefault="000A7E77" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check2"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
-                    <w:default w:val="0"/>
+                    <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="1" w:name="Check2"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00934C96">
+            <w:r w:rsidR="00484DD9" w:rsidRPr="00934C96">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Vice President: </w:t>
             </w:r>
             <w:r w:rsidR="00934C96" w:rsidRPr="00934C96">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>James Brawley</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D5D6443" w14:textId="2C0B6324" w:rsidR="00484DD9" w:rsidRDefault="00237AED" w:rsidP="00DD7E24">
+          <w:p w14:paraId="3D5D6443" w14:textId="57DB1EB3" w:rsidR="00484DD9" w:rsidRDefault="000A7E77" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Check3"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
             <w:r w:rsidR="00484DD9" w:rsidRPr="00BC698E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Secretary:</w:t>
             </w:r>
             <w:r w:rsidR="00484DD9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004C6196">
-              <w:t>Ginger Frisk</w:t>
+            <w:r w:rsidR="009B24B6">
+              <w:t>Kristen Bell</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="42DC3136" w14:textId="4FEE0725" w:rsidR="00484DD9" w:rsidRDefault="00041A9E" w:rsidP="00DD7E24">
+          <w:p w14:paraId="42DC3136" w14:textId="5AF32035" w:rsidR="00484DD9" w:rsidRDefault="000A7E77" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Check4"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
             <w:r w:rsidR="00484DD9" w:rsidRPr="00BC698E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Manager:</w:t>
             </w:r>
             <w:r w:rsidR="00484DD9">
-              <w:t xml:space="preserve"> Kirsten Brackett</w:t>
-[...50 lines deleted...]
-            <w:r w:rsidR="008E7F45">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="001407A0">
+              <w:t xml:space="preserve">Megan </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="00BC698E">
+            <w:r w:rsidR="001407A0">
               <w:t>Asbjornsen</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="1458BA6A" w14:textId="59A7AC3D" w:rsidR="00484DD9" w:rsidRDefault="00041A9E" w:rsidP="00DD7E24">
+          <w:p w14:paraId="1458BA6A" w14:textId="32560E5F" w:rsidR="00484DD9" w:rsidRDefault="000A7E77" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Check5"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
             <w:r w:rsidR="00484DD9" w:rsidRPr="00BC698E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Treasurer:</w:t>
             </w:r>
             <w:r w:rsidR="00484DD9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004C6196">
-              <w:t xml:space="preserve">Eric </w:t>
-[...5 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Eric Sandquist</w:t>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="2AF42729" w14:textId="121F444B" w:rsidR="00484DD9" w:rsidRPr="004C6196" w:rsidRDefault="00041A9E" w:rsidP="00DD7E24">
+          <w:p w14:paraId="2AF42729" w14:textId="1095FD3B" w:rsidR="00484DD9" w:rsidRPr="004C6196" w:rsidRDefault="000A7E77" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Check6"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidR="00484DD9" w:rsidRPr="00BC698E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Equip-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00484DD9" w:rsidRPr="00BC698E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mgr</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00484DD9" w:rsidRPr="00BC698E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00484DD9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="004C6196" w:rsidRPr="004C6196">
+            <w:r w:rsidR="009B24B6">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Delora Hamilton</w:t>
+              <w:t>Dwayne Mathis</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="738F21A3" w14:textId="7D5FF958" w:rsidR="00484DD9" w:rsidRPr="00DB0024" w:rsidRDefault="00041A9E" w:rsidP="00DD7E24">
+          <w:p w14:paraId="738F21A3" w14:textId="77F1B92B" w:rsidR="00484DD9" w:rsidRPr="00DB0024" w:rsidRDefault="000A7E77" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check7"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="1"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="6" w:name="Check7"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
             <w:r w:rsidR="00484DD9" w:rsidRPr="00BC698E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dir of Admin:</w:t>
             </w:r>
             <w:r w:rsidR="00484DD9">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00DB0024" w:rsidRPr="00DB0024">
+            <w:r w:rsidR="009B24B6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Shannon Bakke</w:t>
+              <w:t>Kim Sandquist</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="550A70EF" w14:textId="16CBB450" w:rsidR="00484DD9" w:rsidRPr="00415D46" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
+          <w:p w14:paraId="550A70EF" w14:textId="2CDB2390" w:rsidR="00484DD9" w:rsidRPr="00415D46" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check8"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Check8"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
             <w:r w:rsidRPr="00BC698E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Dir of Co</w:t>
             </w:r>
             <w:r w:rsidR="002602BB" w:rsidRPr="00BC698E">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>mp</w:t>
             </w:r>
-            <w:r w:rsidR="00415D46" w:rsidRPr="00BC698E">
+            <w:r w:rsidR="009B24B6">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...19 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>: N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3282" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="425BD61D" w14:textId="1004EC06" w:rsidR="00484DD9" w:rsidRPr="002602BB" w:rsidRDefault="00484DD9" w:rsidP="002602BB">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5831FD1C" w14:textId="4020B0C7" w:rsidR="00484DD9" w:rsidRPr="00591EE1" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
+          <w:p w14:paraId="5831FD1C" w14:textId="1ED41EE9" w:rsidR="00484DD9" w:rsidRPr="00591EE1" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check13"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="8" w:name="Check13"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
             <w:r>
               <w:t xml:space="preserve">Member: </w:t>
             </w:r>
-            <w:r w:rsidR="00591EE1" w:rsidRPr="00591EE1">
-[...4 lines deleted...]
-              <w:t>Matthew Hamilton</w:t>
+            <w:r w:rsidR="009B24B6">
+              <w:t>Julio Nunez</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10C80E91" w14:textId="2A343A89" w:rsidR="00484DD9" w:rsidRDefault="00041A9E" w:rsidP="00DD7E24">
+          <w:p w14:paraId="10C80E91" w14:textId="0F59942B" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check14"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
-                    <w:default w:val="1"/>
+                    <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="9" w:name="Check14"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
             <w:r>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
-            <w:r w:rsidR="00484DD9">
+            <w:r>
               <w:t xml:space="preserve">Member: </w:t>
             </w:r>
-            <w:r w:rsidR="00455BEE">
-[...6 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="65E379A9" w14:textId="7120AE3C" w:rsidR="00484DD9" w:rsidRPr="001A789C" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
+          <w:p w14:paraId="65E379A9" w14:textId="38F28E3C" w:rsidR="00484DD9" w:rsidRPr="001A789C" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check15"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="10" w:name="Check15"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="10"/>
             <w:r>
               <w:t xml:space="preserve">Member: </w:t>
             </w:r>
-            <w:r w:rsidR="004C6196">
-[...1 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="62BF2FF2" w14:textId="595C2114" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
+          <w:p w14:paraId="62BF2FF2" w14:textId="51C7439A" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check16"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="11" w:name="Check16"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="11"/>
             <w:r>
               <w:t xml:space="preserve">Member: </w:t>
-            </w:r>
-[...1 lines deleted...]
-              <w:t>Joshua Frisk</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="05466BFA" w14:textId="3B0169D2" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="12" w:name="Check17"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="12"/>
             <w:r w:rsidR="004C6196">
               <w:t>Member</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="00591EE1">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79A91BE0" w14:textId="13EE4F54" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="13" w:name="Check19"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="13"/>
             <w:r w:rsidR="009A6AB0">
               <w:t>Member</w:t>
             </w:r>
             <w:r>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="485FAC06" w14:textId="77777777" w:rsidR="004C6196" w:rsidRDefault="004C6196" w:rsidP="004C6196">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t>Guest:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19573FC5" w14:textId="77777777" w:rsidR="004C6196" w:rsidRDefault="004C6196" w:rsidP="004C6196">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check19"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00000000">
+            <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t>Guest:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F115E69" w14:textId="77777777" w:rsidR="004C6196" w:rsidRDefault="004C6196" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="679F5A35" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRPr="009B5F5A" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="Textbody"/>
               <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="31553C1D" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRPr="00E25E3D" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DEFF10A" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRPr="00A01ADF" w:rsidRDefault="00000000" w:rsidP="00484DD9">
+    <w:p w14:paraId="2DEFF10A" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRPr="00A01ADF" w:rsidRDefault="007C7D3D" w:rsidP="00484DD9">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:alias w:val="Agenda topics:"/>
           <w:tag w:val="Agenda topics:"/>
           <w:id w:val="-877550984"/>
           <w:placeholder>
             <w:docPart w:val="B86449693A200E4A9C5A4ADDC8A5F3F6"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00484DD9" w:rsidRPr="00A01ADF">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>Agenda topics</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="68FED191" w14:textId="18A17F0D" w:rsidR="00484DD9" w:rsidRPr="003D5C73" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D5C73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
@@ -1500,129 +1429,136 @@
       </w:r>
       <w:r w:rsidRPr="003D5C73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:alias w:val="Agenda 1, presenter:"/>
           <w:tag w:val="Agenda 1, presenter:"/>
           <w:id w:val="-1972813609"/>
           <w:placeholder>
             <w:docPart w:val="15248224C8DDF64695238671212BA09F"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="003D5C73">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>Presenter</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003D5C73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A26BFC">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>MICHAEL BRACKETT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12BA85B7" w14:textId="12B3F35B" w:rsidR="00484DD9" w:rsidRPr="00815029" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+    <w:p w14:paraId="12BA85B7" w14:textId="77C8D01D" w:rsidR="00484DD9" w:rsidRPr="00815029" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E5811">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Motion to approve:  </w:t>
       </w:r>
-      <w:r w:rsidR="00237AED">
+      <w:r w:rsidR="006D79BC">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check20"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
-              <w:default w:val="1"/>
+              <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="14" w:name="Check20"/>
-      <w:r w:rsidR="00237AED">
+      <w:r w:rsidR="006D79BC">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00237AED">
+      <w:r w:rsidR="006D79BC">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00237AED">
+      <w:r w:rsidR="006D79BC">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="006D79BC">
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As Wr</w:t>
       </w:r>
       <w:r w:rsidRPr="00FB4697">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>itten</w:t>
       </w:r>
       <w:r>
@@ -1638,211 +1574,186 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check21"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="15" w:name="Check21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00000000">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:r w:rsidRPr="00FB4697">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>As Amended (See Below)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A86F63" w14:textId="08DCA14F" w:rsidR="00484DD9" w:rsidRPr="009E5811" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+    <w:p w14:paraId="18A86F63" w14:textId="320AD08C" w:rsidR="00484DD9" w:rsidRPr="009E5811" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">By: </w:t>
       </w:r>
-      <w:r w:rsidR="00041A9E">
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w14:paraId="10C5DB65" w14:textId="43670C69" w:rsidR="00484DD9" w:rsidRPr="009E5811" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+    <w:p w14:paraId="10C5DB65" w14:textId="16F4D8A6" w:rsidR="00484DD9" w:rsidRPr="009E5811" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Second: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00041A9E">
+        <w:t>Second:</w:t>
+      </w:r>
+      <w:r w:rsidR="006940F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Shannon Bakke</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="117E6E89" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRPr="009E5811" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Discussion: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A634421" w14:textId="67FD2FD0" w:rsidR="00484DD9" w:rsidRPr="005832EF" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+    <w:p w14:paraId="3A634421" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRPr="005832EF" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">For:  </w:t>
       </w:r>
-      <w:r w:rsidR="007C218C">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">All       </w:t>
+        <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Against: </w:t>
-[...17 lines deleted...]
-        <w:t>None</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">Against:       Abstain: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F5108A2" w14:textId="32BCCE18" w:rsidR="00685DF3" w:rsidRPr="004928B9" w:rsidRDefault="00484DD9" w:rsidP="004928B9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C05F5">
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>New</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -1867,1190 +1778,589 @@
       <w:r w:rsidR="00A26BFC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>MICHAEL BRACKETT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="SubtleEmphasis"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3261B3C3" w14:textId="204EDF1E" w:rsidR="00934C96" w:rsidRDefault="00BC698E" w:rsidP="00224542">
+    <w:p w14:paraId="3DF816A7" w14:textId="3CFA07C7" w:rsidR="001C3602" w:rsidRDefault="001C3602" w:rsidP="00602656">
       <w:pPr>
         <w:widowControl/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:spacing w:before="0" w:beforeAutospacing="1" w:after="160" w:afterAutospacing="1" w:line="259" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="68D2CD26" w14:textId="3BC67A62" w:rsidR="00E55E5F" w:rsidRPr="00500D58" w:rsidRDefault="00E55E5F" w:rsidP="008C4AFE">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:before="0" w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Spring S</w:t>
-[...625 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="1355F9F9" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRPr="003D5C73" w:rsidRDefault="00484DD9" w:rsidP="008C4AFE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Officer and Committee Reports</w:t>
       </w:r>
       <w:r w:rsidRPr="003D5C73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="auto"/>
           </w:rPr>
           <w:alias w:val="Agenda 1, presenter:"/>
           <w:tag w:val="Agenda 1, presenter:"/>
           <w:id w:val="1042934664"/>
           <w:placeholder>
             <w:docPart w:val="1D053199C8562E4AB0094CC1D0045148"/>
           </w:placeholder>
           <w:temporary/>
           <w:showingPlcHdr/>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidRPr="003D5C73">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:color w:val="auto"/>
             </w:rPr>
             <w:t>Presenter</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="003D5C73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>As indicated below</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45430A0F" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+    <w:p w14:paraId="4607BE4E" w14:textId="77777777" w:rsidR="0002094B" w:rsidRDefault="00484DD9" w:rsidP="0002094B">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A36AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Manager</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
+      <w:r w:rsidR="00E87B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4C978F05" w14:textId="534955C0" w:rsidR="007C218C" w:rsidRPr="007C218C" w:rsidRDefault="002666D4" w:rsidP="007C218C">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="45430A0F" w14:textId="31485664" w:rsidR="00484DD9" w:rsidRDefault="0002094B" w:rsidP="007D4025">
+      <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Kirsten has given Shannon a reference book. In May, Kirsten will give the manager’s computer and documentation to Megan.</w:t>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="007D4025">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Spring</w:t>
+      </w:r>
+      <w:r w:rsidR="006D79BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Season Update</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D9A63D" w14:textId="77777777" w:rsidR="00362E49" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+    <w:p w14:paraId="158246F1" w14:textId="77777777" w:rsidR="00652C18" w:rsidRDefault="00652C18" w:rsidP="00484DD9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00660111">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="18965F1E" w14:textId="4B0B1F9C" w:rsidR="00652C18" w:rsidRPr="002666D4" w:rsidRDefault="00362E49" w:rsidP="002666D4">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="34470F87" w14:textId="77777777" w:rsidR="00652C18" w:rsidRDefault="00652C18" w:rsidP="00484DD9">
+      <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00362E49">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="67BD7BBD" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+    <w:p w14:paraId="03DC8037" w14:textId="769E484B" w:rsidR="00484DD9" w:rsidRPr="00660111" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00822244">
-[...3 lines deleted...]
-        <w:t>Treasurer</w:t>
+      <w:r w:rsidRPr="00660111">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Secretary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00822244">
+      <w:r w:rsidRPr="00660111">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="340BD9D6" w14:textId="339F43C4" w:rsidR="00484DD9" w:rsidRPr="002666D4" w:rsidRDefault="002666D4" w:rsidP="002666D4">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="60D85EE6" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00652C18">
+      <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="45B0A468" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+    <w:p w14:paraId="18965F1E" w14:textId="77777777" w:rsidR="00652C18" w:rsidRPr="00652C18" w:rsidRDefault="00652C18" w:rsidP="00652C18">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="55EAF85A" w14:textId="138F3517" w:rsidR="002666D4" w:rsidRDefault="002666D4" w:rsidP="002666D4">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="3A629585" w14:textId="04037B04" w:rsidR="00155DF1" w:rsidRPr="00822244" w:rsidRDefault="00484DD9" w:rsidP="006D79BC">
+      <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00822244">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Treasurer</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>All nets were ordered and came in</w:t>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00822244">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C893BF9" w14:textId="370089CD" w:rsidR="00484DD9" w:rsidRDefault="002666D4" w:rsidP="002666D4">
+    <w:p w14:paraId="340BD9D6" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRPr="00DB798A" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+        <w:ind w:left="1512"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B0A468" w14:textId="10DB56EA" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+      <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Need to get the goals painted at Longmire</w:t>
+        <w:t>Equipment:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A41F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="259E4480" w14:textId="1FF6D30B" w:rsidR="002666D4" w:rsidRPr="002666D4" w:rsidRDefault="002666D4" w:rsidP="002666D4">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="326FDB5A" w14:textId="1CE17964" w:rsidR="00CB2BF4" w:rsidRDefault="00CB2BF4" w:rsidP="006D79BC">
+      <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Mike will pick up sandbags this week</w:t>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="006D79BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Purchase of goals for </w:t>
+      </w:r>
+      <w:r w:rsidR="00A20792">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Yelm Prairie Christian Center</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27CE9A46" w14:textId="3ED63560" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+    <w:p w14:paraId="24A0166E" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRPr="00E3406E" w:rsidRDefault="00484DD9" w:rsidP="009B24B6">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C893BF9" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRPr="00B73F8C" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+      <w:pPr>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C01289A" w14:textId="784DE2E1" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00A20792">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Director of Administration:</w:t>
       </w:r>
       <w:r w:rsidR="00AD6905">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="197DACB9" w14:textId="222DE472" w:rsidR="00484DD9" w:rsidRPr="002666D4" w:rsidRDefault="002666D4" w:rsidP="002666D4">
-[...18 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="137F6621" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRPr="00100E15" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="41AF2CCD" w14:textId="194E4932" w:rsidR="00264AD0" w:rsidRDefault="00484DD9" w:rsidP="002666D4">
+    <w:p w14:paraId="197DACB9" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRPr="000A41F3" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:ind w:left="432"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48B18EAA" w14:textId="47F2A288" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="002D40A4">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A41F3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ector of C</w:t>
       </w:r>
       <w:r w:rsidR="002D40A4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ompetition:</w:t>
       </w:r>
-      <w:r w:rsidR="002666D4">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Not present</w:t>
+      <w:r w:rsidR="00E87B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Vacant</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED23553" w14:textId="77777777" w:rsidR="002666D4" w:rsidRPr="002666D4" w:rsidRDefault="002666D4" w:rsidP="002666D4">
+    <w:p w14:paraId="2F50969F" w14:textId="77777777" w:rsidR="00264AD0" w:rsidRPr="00100E15" w:rsidRDefault="00264AD0" w:rsidP="00264AD0">
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:autoSpaceDN/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing/>
+        <w:textAlignment w:val="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41AF2CCD" w14:textId="77777777" w:rsidR="00264AD0" w:rsidRPr="00FC21C6" w:rsidRDefault="00264AD0" w:rsidP="00264AD0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="2232"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515465F0" w14:textId="43047994" w:rsidR="00E87B32" w:rsidRDefault="00264AD0" w:rsidP="00E87B32">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="005A36AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Vice-President</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00E87B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF2E21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Discussion of Refund</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5BEC0F01" w14:textId="0A988C62" w:rsidR="00264AD0" w:rsidRDefault="00264AD0" w:rsidP="002666D4">
+    <w:p w14:paraId="7A5EED2D" w14:textId="26BDD6F4" w:rsidR="00264AD0" w:rsidRDefault="00264AD0" w:rsidP="00264AD0">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005A36AE">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7B80F226" w14:textId="77777777" w:rsidR="00264AD0" w:rsidRDefault="00264AD0" w:rsidP="00264AD0">
+    <w:p w14:paraId="5BEC0F01" w14:textId="0A087454" w:rsidR="00264AD0" w:rsidRDefault="00264AD0" w:rsidP="00264AD0">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="151CF855" w14:textId="77777777" w:rsidR="002666D4" w:rsidRDefault="002666D4" w:rsidP="00264AD0">
+    <w:p w14:paraId="7B80F226" w14:textId="77777777" w:rsidR="00264AD0" w:rsidRDefault="00264AD0" w:rsidP="00264AD0">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6170990F" w14:textId="37ACCEA9" w:rsidR="00264AD0" w:rsidRDefault="00264AD0" w:rsidP="00264AD0">
+    <w:p w14:paraId="65822D41" w14:textId="1DB908E5" w:rsidR="00264AD0" w:rsidRPr="00A26BFC" w:rsidRDefault="00264AD0" w:rsidP="00602656">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:autoSpaceDN/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A36AE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>President:</w:t>
       </w:r>
-    </w:p>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">Fields were painted but PSC will need to do a lot of touch up at YMS. </w:t>
+      <w:r w:rsidR="00E87B32">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Meetingminutes"/>
         <w:tblW w:w="4957" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9886"/>
       </w:tblGrid>
       <w:tr w:rsidR="00484DD9" w:rsidRPr="00A01ADF" w14:paraId="510A716A" w14:textId="77777777" w:rsidTr="00DD7E24">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
         </w:trPr>
         <w:tc>
@@ -3096,305 +2406,246 @@
           <w:p w14:paraId="460D4852" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>Final Comments:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="069C4364" w14:textId="281F48FE" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+          <w:p w14:paraId="069C4364" w14:textId="28FC8129" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Motion to adjourn by – </w:t>
             </w:r>
-            <w:r w:rsidR="007C218C">
-[...16 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w14:paraId="33D1FF63" w14:textId="10EACFD9" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+          <w:p w14:paraId="33D1FF63" w14:textId="58C41279" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t xml:space="preserve">Second by – </w:t>
             </w:r>
-            <w:r w:rsidR="007C218C">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="1A3F4B50" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+          <w:p w14:paraId="1A3F4B50" w14:textId="7DF0955D" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discussion - </w:t>
+              <w:t xml:space="preserve">Discussion </w:t>
+            </w:r>
+            <w:r w:rsidR="00007137">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b w:val="0"/>
+                <w:color w:val="auto"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09390772" w14:textId="51535C91" w:rsidR="00484DD9" w:rsidRPr="005C05F5" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+          <w:p w14:paraId="09390772" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRPr="005C05F5" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="1"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C05F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:t>For:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="MS Gothic" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="007C218C">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="6BDF498C" w14:textId="3C8CFC11" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+          <w:p w14:paraId="6BDF498C" w14:textId="7F1BE7B7" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting adjourned at: </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007C218C">
+              <w:t>Meeting adjourned at:</w:t>
+            </w:r>
+            <w:r w:rsidR="00C50078">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>4:41</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C53A23">
-[...14 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="70157558" w14:textId="663C32F0" w:rsidR="00484DD9" w:rsidRPr="00707FD6" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
+          <w:p w14:paraId="70157558" w14:textId="588FE72E" w:rsidR="00484DD9" w:rsidRPr="00707FD6" w:rsidRDefault="00484DD9" w:rsidP="00484DD9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:autoSpaceDN/>
               <w:textAlignment w:val="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t xml:space="preserve">Next meeting:  </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007C218C">
+              <w:t>Next meeting</w:t>
+            </w:r>
+            <w:r w:rsidR="00ED57F4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
-              <w:t>May 18</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="007C218C" w:rsidRPr="007C218C">
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="00155DF1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
-                <w:vertAlign w:val="superscript"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">       </w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0243A9FB" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRPr="001B327F" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="792"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78DCC325" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
@@ -3409,175 +2660,163 @@
                 <w:b w:val="0"/>
                 <w:i/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0CD67EF7" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1BD18C92" w14:textId="77777777" w:rsidR="00484DD9" w:rsidRPr="00A01ADF" w:rsidRDefault="00484DD9" w:rsidP="00DD7E24">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="auto"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D236ED0" w14:textId="36EED71B" w:rsidR="00425629" w:rsidRDefault="00425629" w:rsidP="00500D58">
+    <w:p w14:paraId="3D236ED0" w14:textId="14EA86D0" w:rsidR="00425629" w:rsidRDefault="00D23274" w:rsidP="00500D58">
       <w:pPr>
         <w:ind w:left="0"/>
       </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00425629" w:rsidSect="00484DD9">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1417" w:left="1134" w:header="720" w:footer="1134" w:gutter="0"/>
       <w:cols w:space="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="F">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08A8545E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6EAE6B6C"/>
+    <w:tmpl w:val="9550A56C"/>
     <w:lvl w:ilvl="0" w:tplc="FB5A7300">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090003">
@@ -3718,276 +2957,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="101F1A3B"/>
-[...224 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="208B2161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="961C4B2A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4056,51 +3069,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5832" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6552" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21403FB9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9ECEE992"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -4169,51 +3182,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F3C17EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="350802DC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4282,51 +3295,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5832" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6552" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5EF77B31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84F883AC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1512" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4395,51 +3408,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5832" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6552" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A374FBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FD66176"/>
     <w:lvl w:ilvl="0" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -4508,320 +3521,242 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1357581381">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1631127826">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="689255631">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="2026667179">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="313753293">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1907378805">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1179926182">
-    <w:abstractNumId w:val="4"/>
-[...1 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="58672025">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00484DD9"/>
+    <w:rsid w:val="00007137"/>
     <w:rsid w:val="00011FDB"/>
-    <w:rsid w:val="00041A9E"/>
+    <w:rsid w:val="0002094B"/>
+    <w:rsid w:val="00037320"/>
     <w:rsid w:val="00053561"/>
+    <w:rsid w:val="000760D6"/>
+    <w:rsid w:val="000A7E77"/>
     <w:rsid w:val="000C1C3A"/>
+    <w:rsid w:val="000C7EB3"/>
+    <w:rsid w:val="000D2335"/>
     <w:rsid w:val="000E5DAF"/>
+    <w:rsid w:val="001407A0"/>
+    <w:rsid w:val="00155DF1"/>
     <w:rsid w:val="00166DF9"/>
     <w:rsid w:val="00194FA6"/>
     <w:rsid w:val="00195237"/>
+    <w:rsid w:val="001C3602"/>
     <w:rsid w:val="001C50F6"/>
     <w:rsid w:val="001D1048"/>
     <w:rsid w:val="001F3406"/>
-    <w:rsid w:val="00237AED"/>
     <w:rsid w:val="002602BB"/>
     <w:rsid w:val="00264AD0"/>
-    <w:rsid w:val="002666D4"/>
+    <w:rsid w:val="0029661A"/>
     <w:rsid w:val="002D40A4"/>
     <w:rsid w:val="002E6DB9"/>
     <w:rsid w:val="003107AB"/>
-    <w:rsid w:val="00362E49"/>
+    <w:rsid w:val="00331BD4"/>
+    <w:rsid w:val="00347995"/>
     <w:rsid w:val="00372AA0"/>
+    <w:rsid w:val="00376333"/>
     <w:rsid w:val="00393706"/>
     <w:rsid w:val="003D10DD"/>
     <w:rsid w:val="003F3E4A"/>
     <w:rsid w:val="004062BE"/>
     <w:rsid w:val="00415D46"/>
+    <w:rsid w:val="004236CE"/>
     <w:rsid w:val="00423DCC"/>
     <w:rsid w:val="00425629"/>
+    <w:rsid w:val="00446536"/>
     <w:rsid w:val="00455BEE"/>
     <w:rsid w:val="00483244"/>
     <w:rsid w:val="00484DD9"/>
     <w:rsid w:val="004928B9"/>
     <w:rsid w:val="004C6196"/>
+    <w:rsid w:val="004D4857"/>
     <w:rsid w:val="00500D58"/>
     <w:rsid w:val="00546C72"/>
     <w:rsid w:val="00591EE1"/>
     <w:rsid w:val="005D1B76"/>
+    <w:rsid w:val="00602656"/>
     <w:rsid w:val="00611927"/>
     <w:rsid w:val="00633820"/>
     <w:rsid w:val="00652C18"/>
     <w:rsid w:val="00685DF3"/>
     <w:rsid w:val="00690FC5"/>
+    <w:rsid w:val="0069399A"/>
+    <w:rsid w:val="006940F4"/>
+    <w:rsid w:val="006D5926"/>
+    <w:rsid w:val="006D79BC"/>
+    <w:rsid w:val="00740DEF"/>
     <w:rsid w:val="00767BB3"/>
     <w:rsid w:val="00791FDE"/>
-    <w:rsid w:val="007C218C"/>
+    <w:rsid w:val="007D4025"/>
     <w:rsid w:val="007F43DE"/>
+    <w:rsid w:val="00802BCF"/>
     <w:rsid w:val="00811779"/>
     <w:rsid w:val="00872CDF"/>
     <w:rsid w:val="008A0628"/>
     <w:rsid w:val="008C4AFE"/>
     <w:rsid w:val="008E7F45"/>
     <w:rsid w:val="00934C96"/>
     <w:rsid w:val="009A6AB0"/>
+    <w:rsid w:val="009B24B6"/>
     <w:rsid w:val="009E1676"/>
     <w:rsid w:val="00A10C14"/>
+    <w:rsid w:val="00A17A87"/>
+    <w:rsid w:val="00A20792"/>
     <w:rsid w:val="00A24940"/>
     <w:rsid w:val="00A26BFC"/>
+    <w:rsid w:val="00A43445"/>
     <w:rsid w:val="00A62C8D"/>
     <w:rsid w:val="00AD50B1"/>
     <w:rsid w:val="00AD6905"/>
+    <w:rsid w:val="00AF4B21"/>
     <w:rsid w:val="00B13FC2"/>
+    <w:rsid w:val="00B60239"/>
     <w:rsid w:val="00B92700"/>
     <w:rsid w:val="00B94325"/>
     <w:rsid w:val="00BC698E"/>
     <w:rsid w:val="00C01CE5"/>
     <w:rsid w:val="00C134D4"/>
+    <w:rsid w:val="00C429D4"/>
+    <w:rsid w:val="00C50078"/>
     <w:rsid w:val="00C53A23"/>
-    <w:rsid w:val="00C60B8A"/>
+    <w:rsid w:val="00C96FB5"/>
+    <w:rsid w:val="00CB2BF4"/>
     <w:rsid w:val="00CB6075"/>
+    <w:rsid w:val="00D23274"/>
+    <w:rsid w:val="00D555AB"/>
+    <w:rsid w:val="00D62F29"/>
     <w:rsid w:val="00DB0024"/>
     <w:rsid w:val="00DC6244"/>
+    <w:rsid w:val="00DD182B"/>
+    <w:rsid w:val="00DF2E21"/>
     <w:rsid w:val="00E274E8"/>
+    <w:rsid w:val="00E277A1"/>
     <w:rsid w:val="00E354B8"/>
     <w:rsid w:val="00E46B44"/>
     <w:rsid w:val="00E55E5F"/>
+    <w:rsid w:val="00E87B32"/>
     <w:rsid w:val="00E97730"/>
+    <w:rsid w:val="00ED57F4"/>
     <w:rsid w:val="00F30369"/>
     <w:rsid w:val="00F40BAE"/>
     <w:rsid w:val="00F40DB4"/>
     <w:rsid w:val="00F521B5"/>
     <w:rsid w:val="00F626D5"/>
+    <w:rsid w:val="00F765BE"/>
     <w:rsid w:val="00F90B38"/>
     <w:rsid w:val="00FC19D7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3ADA32E1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2799753A-C4AE-6A48-BB49-F649B07486FD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5526,98 +4461,56 @@
       </w:numPr>
       <w:spacing w:after="160"/>
       <w:ind w:left="72"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00484DD9"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:kern w:val="3"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="p1">
-[...27 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
-    <w:div w:id="1073819803">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="1785005149">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="172308285">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
@@ -5742,51 +4635,51 @@
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.yelmpsc.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EBC2BF206D6C0D4AB4EC83DC702097A6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{552833D5-02D1-6A4A-9601-DBD79163A026}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AE533D" w:rsidRDefault="00551E32" w:rsidP="00551E32">
           <w:pPr>
             <w:pStyle w:val="EBC2BF206D6C0D4AB4EC83DC702097A6"/>
           </w:pPr>
           <w:r>
             <w:t>|</w:t>
           </w:r>
         </w:p>
@@ -5882,265 +4775,276 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4F90337D-AB14-4D41-8F75-E664FC535EFC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00AE533D" w:rsidRDefault="00551E32" w:rsidP="00551E32">
           <w:pPr>
             <w:pStyle w:val="1D053199C8562E4AB0094CC1D0045148"/>
           </w:pPr>
           <w:r>
             <w:t>Presenter</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="F">
     <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00551E32"/>
     <w:rsid w:val="0002678A"/>
     <w:rsid w:val="00032674"/>
     <w:rsid w:val="000A1526"/>
     <w:rsid w:val="000D3E88"/>
     <w:rsid w:val="00121F81"/>
     <w:rsid w:val="001D0137"/>
     <w:rsid w:val="001F5A11"/>
+    <w:rsid w:val="002069A4"/>
     <w:rsid w:val="00254A15"/>
+    <w:rsid w:val="002E7935"/>
     <w:rsid w:val="00301DBC"/>
+    <w:rsid w:val="0030793C"/>
     <w:rsid w:val="003141A0"/>
     <w:rsid w:val="00320911"/>
     <w:rsid w:val="00330284"/>
+    <w:rsid w:val="00331BD4"/>
     <w:rsid w:val="00362973"/>
     <w:rsid w:val="003D4385"/>
     <w:rsid w:val="003F4803"/>
     <w:rsid w:val="004304FC"/>
     <w:rsid w:val="00462939"/>
+    <w:rsid w:val="004F4F37"/>
+    <w:rsid w:val="005119AD"/>
+    <w:rsid w:val="00514AA8"/>
     <w:rsid w:val="00551E32"/>
+    <w:rsid w:val="00552D5C"/>
     <w:rsid w:val="005A44C7"/>
+    <w:rsid w:val="005C4672"/>
     <w:rsid w:val="005E12AA"/>
     <w:rsid w:val="0063574A"/>
     <w:rsid w:val="00716374"/>
     <w:rsid w:val="00721A7D"/>
     <w:rsid w:val="0078553B"/>
+    <w:rsid w:val="007A13C3"/>
     <w:rsid w:val="007A1F03"/>
-    <w:rsid w:val="007A2533"/>
     <w:rsid w:val="007A5074"/>
     <w:rsid w:val="007B66A4"/>
+    <w:rsid w:val="00802BCF"/>
     <w:rsid w:val="00823BE1"/>
+    <w:rsid w:val="00847FBA"/>
     <w:rsid w:val="008D6C34"/>
     <w:rsid w:val="008E1A41"/>
     <w:rsid w:val="009018D3"/>
     <w:rsid w:val="009034CB"/>
     <w:rsid w:val="00905C61"/>
     <w:rsid w:val="009223A1"/>
     <w:rsid w:val="00954106"/>
     <w:rsid w:val="00961364"/>
     <w:rsid w:val="00970D57"/>
     <w:rsid w:val="009724C5"/>
     <w:rsid w:val="009766D6"/>
     <w:rsid w:val="00996637"/>
     <w:rsid w:val="00A610AC"/>
     <w:rsid w:val="00AD192E"/>
     <w:rsid w:val="00AE533D"/>
     <w:rsid w:val="00AF11A2"/>
+    <w:rsid w:val="00AF4B21"/>
     <w:rsid w:val="00AF68C5"/>
     <w:rsid w:val="00B106C7"/>
     <w:rsid w:val="00B60D26"/>
     <w:rsid w:val="00B95D2C"/>
     <w:rsid w:val="00BA54D4"/>
     <w:rsid w:val="00BE5B30"/>
     <w:rsid w:val="00C55549"/>
     <w:rsid w:val="00C55E17"/>
     <w:rsid w:val="00C75DC4"/>
     <w:rsid w:val="00C84634"/>
+    <w:rsid w:val="00C96FB5"/>
     <w:rsid w:val="00CB303C"/>
     <w:rsid w:val="00CB7752"/>
     <w:rsid w:val="00CC3055"/>
     <w:rsid w:val="00CD3355"/>
     <w:rsid w:val="00CF1A92"/>
+    <w:rsid w:val="00D610C1"/>
     <w:rsid w:val="00DE6EBF"/>
     <w:rsid w:val="00E4050D"/>
     <w:rsid w:val="00E929B2"/>
     <w:rsid w:val="00E93752"/>
     <w:rsid w:val="00EB1B3D"/>
     <w:rsid w:val="00ED64BA"/>
     <w:rsid w:val="00EE5DC0"/>
     <w:rsid w:val="00F51C73"/>
     <w:rsid w:val="00FB4022"/>
     <w:rsid w:val="00FC78A8"/>
     <w:rsid w:val="00FF30A5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6530,74 +5434,74 @@
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EBC2BF206D6C0D4AB4EC83DC702097A6">
     <w:name w:val="EBC2BF206D6C0D4AB4EC83DC702097A6"/>
     <w:rsid w:val="00551E32"/>
   </w:style>
   <w:style w:type="character" w:styleId="SubtleReference">
     <w:name w:val="Subtle Reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="00551E32"/>
     <w:rPr>
       <w:caps/>
       <w:smallCaps w:val="0"/>
-      <w:color w:val="ED7D31" w:themeColor="accent2"/>
+      <w:color w:val="E97132" w:themeColor="accent2"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0977EA8DD963DF449CEC558BE71B2918">
     <w:name w:val="0977EA8DD963DF449CEC558BE71B2918"/>
     <w:rsid w:val="00551E32"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B86449693A200E4A9C5A4ADDC8A5F3F6">
     <w:name w:val="B86449693A200E4A9C5A4ADDC8A5F3F6"/>
     <w:rsid w:val="00551E32"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="15248224C8DDF64695238671212BA09F">
     <w:name w:val="15248224C8DDF64695238671212BA09F"/>
     <w:rsid w:val="00551E32"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1D053199C8562E4AB0094CC1D0045148">
     <w:name w:val="1D053199C8562E4AB0094CC1D0045148"/>
     <w:rsid w:val="00551E32"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -6856,72 +5760,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>3113</Characters>
+  <Pages>2</Pages>
+  <Words>281</Words>
+  <Characters>1604</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>25</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3651</CharactersWithSpaces>
+  <CharactersWithSpaces>1882</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>